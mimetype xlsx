--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -581,649 +581,649 @@
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1">
-        <v>45</v>
+        <v>37.64</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="1">
         <v>47.99</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="1">
-        <v>43.32</v>
+        <v>49.99</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="1">
-        <v>44.1</v>
+        <v>21.39</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="1">
-        <v>49.59</v>
+        <v>23.59</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="1">
-        <v>42.72</v>
+        <v>12.84</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" s="1">
-        <v>37.05</v>
+        <v>38.45</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="1">
         <v>61.85</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="1">
-        <v>32</v>
+        <v>32.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="1">
-        <v>52.66</v>
+        <v>19.05</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="1">
-        <v>33.75</v>
+        <v>29.67</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>25</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="1">
-        <v>54.5</v>
+        <v>55.66</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="1">
-        <v>40.56</v>
+        <v>41.92</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="1">
         <v>56.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>28</v>
       </c>
       <c r="C16" t="s">
         <v>9</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="1">
-        <v>38.06</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="1">
-        <v>26.82</v>
+        <v>37.64</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>9</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="1">
-        <v>39.43</v>
+        <v>39.57</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>9</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>23</v>
       </c>
       <c r="G19" s="1">
-        <v>33.72</v>
+        <v>14.11</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>32</v>
       </c>
       <c r="C20" t="s">
         <v>9</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="1">
-        <v>39.59</v>
+        <v>50.36</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
         <v>9</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>23</v>
       </c>
       <c r="G21" s="1">
-        <v>39.66</v>
+        <v>27.58</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22" t="s">
         <v>9</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="1">
-        <v>38.03</v>
+        <v>22.57</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>35</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="1">
-        <v>38.5</v>
+        <v>38.8</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>36</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" s="1">
-        <v>45.49</v>
+        <v>47.99</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25" t="s">
         <v>9</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="1">
-        <v>42</v>
+        <v>23.73</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>38</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="1">
-        <v>49.15</v>
+        <v>56.12</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>39</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="1">
-        <v>47.46</v>
+        <v>14.11</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>40</v>
       </c>
       <c r="C28" t="s">
         <v>9</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="1">
-        <v>24.28</v>
+        <v>49.49</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>41</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
       <c r="D29" t="s">
         <v>7</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>7</v>
       </c>
     </row>