--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Mega Evolution Energy" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="43">
   <si>
     <t>Have?</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Rarity</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Market (USD)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -86,50 +86,101 @@
     <t>Lightning Energy</t>
   </si>
   <si>
     <t>005</t>
   </si>
   <si>
     <t>Psychic Energy</t>
   </si>
   <si>
     <t>006</t>
   </si>
   <si>
     <t>Fighting Energy</t>
   </si>
   <si>
     <t>007</t>
   </si>
   <si>
     <t>Darkness Energy</t>
   </si>
   <si>
     <t>008</t>
   </si>
   <si>
     <t>Metal Energy</t>
+  </si>
+  <si>
+    <t>009</t>
+  </si>
+  <si>
+    <t>Basic Grass Energy</t>
+  </si>
+  <si>
+    <t>YOSHIROTTEN</t>
+  </si>
+  <si>
+    <t>010</t>
+  </si>
+  <si>
+    <t>Basic Fire Energy</t>
+  </si>
+  <si>
+    <t>011</t>
+  </si>
+  <si>
+    <t>Basic Water Energy</t>
+  </si>
+  <si>
+    <t>012</t>
+  </si>
+  <si>
+    <t>Basic Lightning Energy</t>
+  </si>
+  <si>
+    <t>013</t>
+  </si>
+  <si>
+    <t>Basic Psychic Energy</t>
+  </si>
+  <si>
+    <t>014</t>
+  </si>
+  <si>
+    <t>Basic Fighting Energy</t>
+  </si>
+  <si>
+    <t>015</t>
+  </si>
+  <si>
+    <t>Basic Darkness Energy</t>
+  </si>
+  <si>
+    <t>016</t>
+  </si>
+  <si>
+    <t>Basic Metal Energy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -472,51 +523,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="38" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="26" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -532,213 +583,397 @@
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="1" t="s">
-        <v>7</v>
+      <c r="G2" s="1">
+        <v>0.11</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="1" t="s">
-        <v>7</v>
+      <c r="G3" s="1">
+        <v>0.1</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="1" t="s">
-        <v>7</v>
+      <c r="G4" s="1">
+        <v>0.54</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
-      <c r="G5" s="1" t="s">
-        <v>7</v>
+      <c r="G5" s="1">
+        <v>0.1</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
-      <c r="G6" s="1" t="s">
-        <v>7</v>
+      <c r="G6" s="1">
+        <v>0.16</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="1" t="s">
-        <v>7</v>
+      <c r="G7" s="1">
+        <v>0.1</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
-      <c r="G8" s="1" t="s">
-        <v>7</v>
+      <c r="G8" s="1">
+        <v>0.12</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
-      <c r="G9" s="1" t="s">
-        <v>7</v>
+      <c r="G9" s="1">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="1">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
+      <c r="G11" s="1">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="1">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="1">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="1">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1">
+        <v>0.07</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="1">
+        <v>0.07</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>