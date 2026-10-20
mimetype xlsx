--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -767,120 +767,120 @@
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" s="1">
-        <v>250</v>
+        <v>297.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>131.63</v>
+        <v>141.14</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="1">
-        <v>72.05</v>
+        <v>79.45</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="1">
-        <v>94.71</v>
+        <v>122.16</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="1">
         <v>1500</v>
       </c>
     </row>
@@ -928,465 +928,465 @@
       </c>
       <c r="G8" s="1">
         <v>374.95</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="1">
-        <v>46.94</v>
+        <v>138.71</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="1">
-        <v>107.5</v>
+        <v>119.99</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="1">
-        <v>103.63</v>
+        <v>183.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="1">
-        <v>85.14</v>
+        <v>228.2</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
       <c r="G13" s="1">
-        <v>146.22</v>
+        <v>168.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>33</v>
       </c>
       <c r="G14" s="1">
-        <v>43.58</v>
+        <v>45.72</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" s="1">
-        <v>27.21</v>
+        <v>28.56</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>47</v>
       </c>
       <c r="C16" t="s">
         <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" s="1">
-        <v>27.39</v>
+        <v>32.44</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>50</v>
       </c>
       <c r="G17" s="1">
-        <v>36.26</v>
+        <v>49.77</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>51</v>
       </c>
       <c r="C18" t="s">
         <v>27</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>28</v>
       </c>
       <c r="F18" t="s">
         <v>50</v>
       </c>
       <c r="G18" s="1">
-        <v>19.92</v>
+        <v>39.16</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>50</v>
       </c>
       <c r="G19" s="1">
-        <v>24.04</v>
+        <v>32.88</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
       <c r="G20" s="1">
-        <v>11.35</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>55</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>33</v>
       </c>
       <c r="G21" s="1">
-        <v>18.63</v>
+        <v>18.65</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>7</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" s="1">
-        <v>50.27</v>
+        <v>66.94</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>7</v>
       </c>
       <c r="B23" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>10</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23" t="s">
         <v>37</v>
       </c>
       <c r="G23" s="1">
-        <v>5.91</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" t="s">
         <v>37</v>
       </c>
       <c r="G24" s="1">
         <v>295.24</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
         <v>66</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="1">
-        <v>9.93</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>67</v>
       </c>
       <c r="C26" t="s">
         <v>68</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
         <v>33</v>
       </c>
       <c r="G26" s="1">
-        <v>42.18</v>
+        <v>50.74</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
       <c r="F27" t="s">
         <v>72</v>
       </c>
       <c r="G27" s="1">
-        <v>210.75</v>
+        <v>223.5</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="1">
         <v>515.49</v>
       </c>
     </row>
@@ -1411,304 +1411,304 @@
       </c>
       <c r="G29" s="1">
         <v>3259.78</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>78</v>
       </c>
       <c r="C30" t="s">
         <v>79</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>80</v>
       </c>
       <c r="G30" s="1">
-        <v>67.86</v>
+        <v>75.48</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>81</v>
       </c>
       <c r="C31" t="s">
         <v>82</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="1">
-        <v>37.87</v>
+        <v>39.19</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>7</v>
       </c>
       <c r="B32" t="s">
         <v>83</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
         <v>10</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>85</v>
       </c>
       <c r="G32" s="1">
-        <v>92.86</v>
+        <v>115.21</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>7</v>
       </c>
       <c r="B33" t="s">
         <v>86</v>
       </c>
       <c r="C33" t="s">
         <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>10</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
         <v>88</v>
       </c>
       <c r="G33" s="1">
-        <v>191.04</v>
+        <v>197.01</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>7</v>
       </c>
       <c r="B34" t="s">
         <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>10</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>91</v>
       </c>
       <c r="G34" s="1">
-        <v>134.99</v>
+        <v>150.37</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>10</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
       <c r="F35" t="s">
         <v>80</v>
       </c>
       <c r="G35" s="1">
-        <v>46.75</v>
+        <v>51.7</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>94</v>
       </c>
       <c r="C36" t="s">
         <v>95</v>
       </c>
       <c r="D36" t="s">
         <v>10</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
         <v>77</v>
       </c>
       <c r="G36" s="1">
-        <v>194.8</v>
+        <v>261.08</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>96</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37" t="s">
         <v>10</v>
       </c>
       <c r="E37" t="s">
         <v>71</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37" s="1">
         <v>350.59</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>97</v>
       </c>
       <c r="C38" t="s">
         <v>9</v>
       </c>
       <c r="D38" t="s">
         <v>10</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>77</v>
       </c>
       <c r="G38" s="1">
-        <v>139.25</v>
+        <v>266.11</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>98</v>
       </c>
       <c r="C39" t="s">
         <v>14</v>
       </c>
       <c r="D39" t="s">
         <v>10</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>77</v>
       </c>
       <c r="G39" s="1">
-        <v>241.75</v>
+        <v>362.92</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>100</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
       <c r="E40" t="s">
         <v>43</v>
       </c>
       <c r="F40" t="s">
         <v>77</v>
       </c>
       <c r="G40" s="1">
-        <v>517.27</v>
+        <v>800</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
         <v>103</v>
       </c>
       <c r="G41" s="1">
-        <v>113.04</v>
+        <v>212.39</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>