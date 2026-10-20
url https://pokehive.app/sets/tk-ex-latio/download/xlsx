--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -601,166 +601,166 @@
       </c>
       <c r="G2" s="1">
         <v>0.18</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>13</v>
       </c>
       <c r="C3" t="s">
         <v>14</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="1">
-        <v>20.24</v>
+        <v>26.44</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>7</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>27</v>
       </c>
       <c r="G7" s="1">
-        <v>7.7</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>7</v>
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="1">
         <v>0.15</v>
       </c>
     </row>
@@ -785,51 +785,51 @@
       </c>
       <c r="G10" s="1">
         <v>0.21</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11" s="1">
-        <v>0.36</v>
+        <v>1.08</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>