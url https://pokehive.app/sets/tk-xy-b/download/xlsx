--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XY trainer Kit (Bisharp)" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="193" uniqueCount="58">
   <si>
     <t>Have?</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Rarity</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Market (USD)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -629,74 +629,74 @@
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="1">
-        <v>5</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="1" t="s">
-        <v>7</v>
+      <c r="G3" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>7</v>
       </c>
     </row>
@@ -743,52 +743,52 @@
         <v>7</v>
       </c>
       <c r="G6" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>7</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
-      <c r="G7" s="1" t="s">
-        <v>7</v>
+      <c r="G7" s="1">
+        <v>0.2</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="1">
         <v>1</v>
       </c>
     </row>
@@ -859,51 +859,51 @@
       </c>
       <c r="G11" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>7</v>
       </c>
     </row>
@@ -928,51 +928,51 @@
       </c>
       <c r="G14" s="1">
         <v>0.54</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="1">
-        <v>5.99</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16" s="1">
         <v>1</v>
       </c>
     </row>
@@ -997,51 +997,51 @@
       </c>
       <c r="G17" s="1">
         <v>0.86</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>39</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="1">
-        <v>0.2</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>7</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1135,74 +1135,74 @@
       </c>
       <c r="G23" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" t="s">
         <v>33</v>
       </c>
       <c r="D24" t="s">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="1">
-        <v>2.03</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>50</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
-      <c r="G25" s="1" t="s">
-        <v>7</v>
+      <c r="G25" s="1">
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26" s="1">
         <v>1.99</v>
       </c>
     </row>
@@ -1227,97 +1227,97 @@
       </c>
       <c r="G27" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>7</v>
       </c>
       <c r="B28" t="s">
         <v>54</v>
       </c>
       <c r="C28" t="s">
         <v>26</v>
       </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="1">
-        <v>2.59</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>7</v>
       </c>
       <c r="B29" t="s">
         <v>55</v>
       </c>
       <c r="C29" t="s">
         <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="1">
         <v>1.5</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>56</v>
       </c>
       <c r="C30" t="s">
         <v>52</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>57</v>
       </c>
       <c r="C31" t="s">
         <v>37</v>
       </c>
       <c r="D31" t="s">
         <v>38</v>
       </c>
       <c r="E31" t="s">
         <v>27</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31" s="1">
         <v>0.79</v>
       </c>
     </row>