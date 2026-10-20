--- v0 (2026-09-04)
+++ v1 (2026-10-20)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XY trainer Kit (Wigglytuff)" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="194" uniqueCount="56">
   <si>
     <t>Have?</t>
   </si>
   <si>
     <t>No.</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Rarity</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Artist</t>
   </si>
   <si>
     <t>Market (USD)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
@@ -646,51 +646,51 @@
       </c>
       <c r="G2" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="1">
-        <v>4</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>7</v>
       </c>
     </row>
@@ -807,212 +807,212 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="1">
-        <v>1.35</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
-      <c r="G11" s="1" t="s">
-        <v>7</v>
+      <c r="G11" s="1">
+        <v>0.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>7</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="1">
-        <v>11.03</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>7</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="1">
-        <v>5.63</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>7</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="1">
-        <v>10</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>7</v>
       </c>
       <c r="B15" t="s">
         <v>32</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="1">
-        <v>6.81</v>
+        <v>6.57</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>7</v>
       </c>
       <c r="B16" t="s">
         <v>35</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16" s="1">
         <v>0.54</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>38</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="1">
-        <v>4.72</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>7</v>
       </c>
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="1">
         <v>1.35</v>
       </c>
     </row>
@@ -1037,51 +1037,51 @@
       </c>
       <c r="G19" s="1">
         <v>5.85</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
       <c r="G20" s="1">
-        <v>9.99</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>7</v>
       </c>
       <c r="B21" t="s">
         <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>7</v>
       </c>
       <c r="G21" s="1">
         <v>1</v>
       </c>
     </row>
@@ -1129,97 +1129,97 @@
       </c>
       <c r="G23" s="1">
         <v>1.35</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>46</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="1">
-        <v>6.26</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>47</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="1">
-        <v>1.03</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26" t="s">
         <v>29</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26" s="1">
-        <v>18.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>50</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27" t="s">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>37</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27" s="1">
         <v>0.4</v>
       </c>
     </row>
@@ -1267,74 +1267,74 @@
       </c>
       <c r="G29" s="1">
         <v>4.53</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>54</v>
       </c>
       <c r="C30" t="s">
         <v>27</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30" s="1">
-        <v>3.64</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>7</v>
       </c>
       <c r="B31" t="s">
         <v>55</v>
       </c>
       <c r="C31" t="s">
         <v>33</v>
       </c>
       <c r="D31" t="s">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31" s="1">
-        <v>2.1</v>
+        <v>2.7</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:G1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>